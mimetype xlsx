--- v0 (2026-08-02)
+++ v1 (2026-09-30)
@@ -816,51 +816,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN2" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1947708</t>
         </is>
       </c>
       <c r="AO2" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬТАРИКС"</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>6312050304</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>631601001</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>1036312000042</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
@@ -1001,51 +1001,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN3" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1947708</t>
         </is>
       </c>
       <c r="AO3" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬТАРИКС"</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>6312050304</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>631601001</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>1036312000042</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
@@ -1186,51 +1186,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AM4" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN4" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1947708</t>
         </is>
       </c>
       <c r="AO4" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬТАРИКС"</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>6312050304</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>631601001</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>1036312000042</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
@@ -1371,51 +1371,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN5" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1947708</t>
         </is>
       </c>
       <c r="AO5" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬТАРИКС"</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>6312050304</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>631601001</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>1036312000042</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
@@ -1556,51 +1556,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN6" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1947708</t>
         </is>
       </c>
       <c r="AO6" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>