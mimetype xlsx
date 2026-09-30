--- v0 (2026-08-02)
+++ v1 (2026-09-30)
@@ -816,51 +816,51 @@
           <t>Организация имеет 30 лицензий по 6 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN2" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1311019</t>
         </is>
       </c>
       <c r="AO2" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕЗАВИСИМАЯ ЛАБОРАТОРИЯ ИНВИТРО"</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>7710294238</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>773001001</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>1037739468381</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
@@ -1001,51 +1001,51 @@
           <t>Организация имеет 30 лицензий по 6 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN3" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1311019</t>
         </is>
       </c>
       <c r="AO3" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕЗАВИСИМАЯ ЛАБОРАТОРИЯ ИНВИТРО"</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>7710294238</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>773001001</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>1037739468381</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
@@ -1186,51 +1186,51 @@
           <t>Организация имеет 30 лицензий по 6 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM4" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN4" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1311019</t>
         </is>
       </c>
       <c r="AO4" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕЗАВИСИМАЯ ЛАБОРАТОРИЯ ИНВИТРО"</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>7710294238</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>773001001</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>1037739468381</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
@@ -1371,51 +1371,51 @@
           <t>Организация имеет 30 лицензий по 6 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN5" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1311019</t>
         </is>
       </c>
       <c r="AO5" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕЗАВИСИМАЯ ЛАБОРАТОРИЯ ИНВИТРО"</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>7710294238</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>773001001</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>1037739468381</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
@@ -1556,51 +1556,51 @@
           <t>Организация имеет 30 лицензий по 6 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN6" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1311019</t>
         </is>
       </c>
       <c r="AO6" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КДЛ"</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>7715425999</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>771501001</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>1157746189985</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
@@ -1749,51 +1749,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Компания имеет минимальный уставный капитал</t>
         </is>
       </c>
       <c r="AM7" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN7" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7544491</t>
         </is>
       </c>
       <c r="AO7" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КДЛ"</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>7715425999</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>771501001</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>1157746189985</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
@@ -1934,51 +1934,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Компания имеет минимальный уставный капитал</t>
         </is>
       </c>
       <c r="AM8" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN8" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7544491</t>
         </is>
       </c>
       <c r="AO8" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КДЛ"</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>7715425999</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>771501001</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>1157746189985</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
@@ -2119,51 +2119,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Компания имеет минимальный уставный капитал</t>
         </is>
       </c>
       <c r="AM9" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN9" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7544491</t>
         </is>
       </c>
       <c r="AO9" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КДЛ"</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>7715425999</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>771501001</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>1157746189985</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
@@ -2304,51 +2304,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Компания имеет минимальный уставный капитал</t>
         </is>
       </c>
       <c r="AM10" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN10" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7544491</t>
         </is>
       </c>
       <c r="AO10" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КДЛ"</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>7715425999</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>771501001</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>1157746189985</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
@@ -2489,51 +2489,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Компания имеет минимальный уставный капитал</t>
         </is>
       </c>
       <c r="AM11" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN11" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7544491</t>
         </is>
       </c>
       <c r="AO11" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАБОРАТОРИЯ ГЕМОТЕСТ"</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>7709383571</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>770301001</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>1027709005642</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
@@ -2682,51 +2682,51 @@
           <t>Организация имеет 51 лицензию по 12 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM12" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN12" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1617681</t>
         </is>
       </c>
       <c r="AO12" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАБОРАТОРИЯ ГЕМОТЕСТ"</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>7709383571</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>770301001</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>1027709005642</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
@@ -2867,51 +2867,51 @@
           <t>Организация имеет 51 лицензию по 12 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM13" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN13" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1617681</t>
         </is>
       </c>
       <c r="AO13" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАБОРАТОРИЯ ГЕМОТЕСТ"</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>7709383571</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>770301001</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>1027709005642</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
@@ -3052,51 +3052,51 @@
           <t>Организация имеет 51 лицензию по 12 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK14" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM14" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN14" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1617681</t>
         </is>
       </c>
       <c r="AO14" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАБОРАТОРИЯ ГЕМОТЕСТ"</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>7709383571</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>770301001</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>1027709005642</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
@@ -3237,51 +3237,51 @@
           <t>Организация имеет 51 лицензию по 12 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK15" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL15" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM15" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN15" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1617681</t>
         </is>
       </c>
       <c r="AO15" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАБОРАТОРИЯ ГЕМОТЕСТ"</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>7709383571</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>770301001</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>1027709005642</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
@@ -3422,51 +3422,51 @@
           <t>Организация имеет 51 лицензию по 12 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK16" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL16" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM16" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN16" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/1617681</t>
         </is>
       </c>
       <c r="AO16" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХРОМОЛАБ"</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>7727419598</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>1197746334906</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
@@ -3615,51 +3615,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK17" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
           <t>Смена руководителя за последний год</t>
         </is>
       </c>
       <c r="AM17" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN17" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/11794500</t>
         </is>
       </c>
       <c r="AO17" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХРОМОЛАБ"</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>7727419598</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>1197746334906</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
@@ -3800,51 +3800,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK18" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL18" t="inlineStr">
         <is>
           <t>Смена руководителя за последний год</t>
         </is>
       </c>
       <c r="AM18" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN18" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/11794500</t>
         </is>
       </c>
       <c r="AO18" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХРОМОЛАБ"</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>7727419598</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>1197746334906</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
@@ -3985,51 +3985,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK19" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL19" t="inlineStr">
         <is>
           <t>Смена руководителя за последний год</t>
         </is>
       </c>
       <c r="AM19" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN19" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/11794500</t>
         </is>
       </c>
       <c r="AO19" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХРОМОЛАБ"</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>7727419598</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>1197746334906</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
@@ -4170,51 +4170,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK20" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL20" t="inlineStr">
         <is>
           <t>Смена руководителя за последний год</t>
         </is>
       </c>
       <c r="AM20" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN20" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/11794500</t>
         </is>
       </c>
       <c r="AO20" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХРОМОЛАБ"</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>7727419598</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>1197746334906</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
@@ -4355,51 +4355,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK21" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL21" t="inlineStr">
         <is>
           <t>Смена руководителя за последний год</t>
         </is>
       </c>
       <c r="AM21" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN21" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/11794500</t>
         </is>
       </c>
       <c r="AO21" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДПОВЕРКА"</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>7733237388</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>772501001</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>1157746511560</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
@@ -4548,51 +4548,51 @@
           <t>Организация имеет 3 лицензии по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK22" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL22" t="inlineStr">
         <is>
           <t>Компания использует налоговый спецрежим</t>
         </is>
       </c>
       <c r="AM22" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN22" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7667837</t>
         </is>
       </c>
       <c r="AO22" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДПОВЕРКА"</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>7733237388</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>772501001</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>1157746511560</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
@@ -4733,51 +4733,51 @@
           <t>Организация имеет 3 лицензии по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK23" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL23" t="inlineStr">
         <is>
           <t>Компания использует налоговый спецрежим</t>
         </is>
       </c>
       <c r="AM23" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN23" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7667837</t>
         </is>
       </c>
       <c r="AO23" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДПОВЕРКА"</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>7733237388</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>772501001</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>1157746511560</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
@@ -4918,51 +4918,51 @@
           <t>Организация имеет 3 лицензии по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK24" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL24" t="inlineStr">
         <is>
           <t>Компания использует налоговый спецрежим</t>
         </is>
       </c>
       <c r="AM24" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN24" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7667837</t>
         </is>
       </c>
       <c r="AO24" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДПОВЕРКА"</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>7733237388</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>772501001</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>1157746511560</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
@@ -5103,51 +5103,51 @@
           <t>Организация имеет 3 лицензии по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK25" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL25" t="inlineStr">
         <is>
           <t>Компания использует налоговый спецрежим</t>
         </is>
       </c>
       <c r="AM25" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN25" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7667837</t>
         </is>
       </c>
       <c r="AO25" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДПОВЕРКА"</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>7733237388</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>772501001</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>1157746511560</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
@@ -5288,51 +5288,51 @@
           <t>Организация имеет 3 лицензии по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK26" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL26" t="inlineStr">
         <is>
           <t>Компания использует налоговый спецрежим</t>
         </is>
       </c>
       <c r="AM26" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN26" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/7667837</t>
         </is>
       </c>
       <c r="AO26" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО БИОТЕХНОЛОГИЧЕСКАЯ КОМПАНИЯ "БИОСЕРВИС"</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>4003011777</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>772801001</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>1024000536977</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
@@ -5481,51 +5481,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK27" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL27" t="inlineStr">
         <is>
           <t>Есть сведения о налоговой задолженности</t>
         </is>
       </c>
       <c r="AM27" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN27" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/2099075</t>
         </is>
       </c>
       <c r="AO27" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО БИОТЕХНОЛОГИЧЕСКАЯ КОМПАНИЯ "БИОСЕРВИС"</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>4003011777</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>772801001</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>1024000536977</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
@@ -5666,51 +5666,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK28" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL28" t="inlineStr">
         <is>
           <t>Есть сведения о налоговой задолженности</t>
         </is>
       </c>
       <c r="AM28" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN28" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/2099075</t>
         </is>
       </c>
       <c r="AO28" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО БИОТЕХНОЛОГИЧЕСКАЯ КОМПАНИЯ "БИОСЕРВИС"</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>4003011777</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>772801001</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>1024000536977</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
@@ -5851,51 +5851,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK29" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL29" t="inlineStr">
         <is>
           <t>Есть сведения о налоговой задолженности</t>
         </is>
       </c>
       <c r="AM29" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN29" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/2099075</t>
         </is>
       </c>
       <c r="AO29" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО БИОТЕХНОЛОГИЧЕСКАЯ КОМПАНИЯ "БИОСЕРВИС"</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>4003011777</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>772801001</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>1024000536977</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
@@ -6036,51 +6036,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK30" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL30" t="inlineStr">
         <is>
           <t>Есть сведения о налоговой задолженности</t>
         </is>
       </c>
       <c r="AM30" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN30" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/2099075</t>
         </is>
       </c>
       <c r="AO30" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО БИОТЕХНОЛОГИЧЕСКАЯ КОМПАНИЯ "БИОСЕРВИС"</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>4003011777</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>772801001</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>1024000536977</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
@@ -6221,51 +6221,51 @@
           <t>Сведения о лицензиях у организации отсутствуют.</t>
         </is>
       </c>
       <c r="AK31" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL31" t="inlineStr">
         <is>
           <t>Есть сведения о налоговой задолженности</t>
         </is>
       </c>
       <c r="AM31" t="inlineStr">
         <is>
           <t>ВЫСОКАЯ</t>
         </is>
       </c>
       <c r="AN31" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/2099075</t>
         </is>
       </c>
       <c r="AO31" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ХЕЛИКС"</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>7802122535</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>780201001</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>1027801545925</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
@@ -6414,51 +6414,51 @@
           <t>Организация имеет 6 лицензий по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK32" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL32" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM32" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN32" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/937459</t>
         </is>
       </c>
       <c r="AO32" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ХЕЛИКС"</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>7802122535</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>780201001</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>1027801545925</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
@@ -6599,51 +6599,51 @@
           <t>Организация имеет 6 лицензий по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK33" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL33" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM33" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN33" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/937459</t>
         </is>
       </c>
       <c r="AO33" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ХЕЛИКС"</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>7802122535</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>780201001</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>1027801545925</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
@@ -6784,51 +6784,51 @@
           <t>Организация имеет 6 лицензий по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK34" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL34" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM34" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN34" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/937459</t>
         </is>
       </c>
       <c r="AO34" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ХЕЛИКС"</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>7802122535</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>780201001</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>1027801545925</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
@@ -6969,51 +6969,51 @@
           <t>Организация имеет 6 лицензий по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK35" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL35" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM35" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN35" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/937459</t>
         </is>
       </c>
       <c r="AO35" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ХЕЛИКС"</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>7802122535</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>780201001</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>1027801545925</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
@@ -7154,51 +7154,51 @@
           <t>Организация имеет 6 лицензий по 3 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK36" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL36" t="inlineStr">
         <is>
           <t>Доля в компании находится под обременением</t>
         </is>
       </c>
       <c r="AM36" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN36" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/937459</t>
         </is>
       </c>
       <c r="AO36" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯНДЕКС"</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>7736207543</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>770401001</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>1027700229193</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
@@ -7347,51 +7347,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK37" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL37" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM37" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN37" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/189505</t>
         </is>
       </c>
       <c r="AO37" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯНДЕКС"</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>7736207543</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>770401001</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>1027700229193</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
@@ -7532,51 +7532,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK38" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL38" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM38" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN38" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/189505</t>
         </is>
       </c>
       <c r="AO38" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯНДЕКС"</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>7736207543</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>770401001</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>1027700229193</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
@@ -7717,51 +7717,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK39" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL39" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM39" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN39" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/189505</t>
         </is>
       </c>
       <c r="AO39" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯНДЕКС"</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>7736207543</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>770401001</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>1027700229193</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
@@ -7902,51 +7902,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK40" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL40" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM40" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN40" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/189505</t>
         </is>
       </c>
       <c r="AO40" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯНДЕКС"</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>7736207543</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>770401001</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>1027700229193</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
@@ -8087,51 +8087,51 @@
           <t>Организация имеет 3 лицензии по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK41" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL41" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM41" t="inlineStr">
         <is>
           <t>НИЗКАЯ</t>
         </is>
       </c>
       <c r="AN41" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/189505</t>
         </is>
       </c>
       <c r="AO41" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБУР"</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>7727576505</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>1067746612075</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
@@ -8280,51 +8280,51 @@
           <t>Организация имеет 2 лицензии по 1 виду лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK42" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL42" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM42" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN42" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/526526</t>
         </is>
       </c>
       <c r="AO42" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБУР"</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>7727576505</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>1067746612075</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
@@ -8465,51 +8465,51 @@
           <t>Организация имеет 2 лицензии по 1 виду лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK43" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL43" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM43" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN43" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/526526</t>
         </is>
       </c>
       <c r="AO43" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБУР"</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>7727576505</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>1067746612075</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
@@ -8650,51 +8650,51 @@
           <t>Организация имеет 2 лицензии по 1 виду лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK44" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL44" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM44" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN44" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/526526</t>
         </is>
       </c>
       <c r="AO44" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБУР"</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>7727576505</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>1067746612075</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
@@ -8835,51 +8835,51 @@
           <t>Организация имеет 2 лицензии по 1 виду лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK45" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL45" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM45" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN45" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/526526</t>
         </is>
       </c>
       <c r="AO45" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБУР"</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>7727576505</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>772701001</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>1067746612075</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
@@ -9020,51 +9020,51 @@
           <t>Организация имеет 2 лицензии по 1 виду лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK46" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL46" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM46" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN46" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/526526</t>
         </is>
       </c>
       <c r="AO46" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>ПУБЛИЧНОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "НЕФТЯНАЯ КОМПАНИЯ "РОСНЕФТЬ"</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>7706107510</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>770601001</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>1027700043502</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
@@ -9213,51 +9213,51 @@
           <t>Организация имеет 230 лицензий по 11 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK47" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL47" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM47" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN47" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/583710</t>
         </is>
       </c>
       <c r="AO47" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>ПУБЛИЧНОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "НЕФТЯНАЯ КОМПАНИЯ "РОСНЕФТЬ"</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>7706107510</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>770601001</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>1027700043502</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
@@ -9398,51 +9398,51 @@
           <t>Организация имеет 230 лицензий по 11 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK48" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL48" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM48" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN48" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/583710</t>
         </is>
       </c>
       <c r="AO48" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>ПУБЛИЧНОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "НЕФТЯНАЯ КОМПАНИЯ "РОСНЕФТЬ"</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>7706107510</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>770601001</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>1027700043502</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
@@ -9583,51 +9583,51 @@
           <t>Организация имеет 230 лицензий по 11 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK49" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL49" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM49" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN49" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/583710</t>
         </is>
       </c>
       <c r="AO49" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>ПУБЛИЧНОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "НЕФТЯНАЯ КОМПАНИЯ "РОСНЕФТЬ"</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>7706107510</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>770601001</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>1027700043502</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
@@ -9768,51 +9768,51 @@
           <t>Организация имеет 230 лицензий по 11 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK50" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL50" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM50" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN50" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/583710</t>
         </is>
       </c>
       <c r="AO50" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ПУБЛИЧНОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "НЕФТЯНАЯ КОМПАНИЯ "РОСНЕФТЬ"</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>7706107510</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>770601001</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>1027700043502</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
@@ -9953,51 +9953,51 @@
           <t>Организация имеет 230 лицензий по 11 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK51" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL51" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM51" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN51" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/583710</t>
         </is>
       </c>
       <c r="AO51" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>ПУБЛИЧНОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>7707083893</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>773601001</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>1027700132195</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
@@ -10160,51 +10160,51 @@
           <t>Организация имеет 43 лицензии по 22 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK52" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL52" t="inlineStr">
         <is>
           <t>По результатам проверок выявлены нарушения</t>
         </is>
       </c>
       <c r="AM52" t="inlineStr">
         <is>
           <t>Нет данных</t>
         </is>
       </c>
       <c r="AN52" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/2835629</t>
         </is>
       </c>
       <c r="AO52" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "РЕГИОНАЛЬНЫЕ ИНФОРМАЦИОННЫЕ СЕТИ"</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>5406110839</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>540501001</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>1025402475856</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
@@ -10353,51 +10353,51 @@
           <t>Организация имеет 3 лицензии Роскомнадзора (Связь) по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK53" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL53" t="inlineStr">
         <is>
           <t>Завершено 12 арбитражных дел в качестве ответчика</t>
         </is>
       </c>
       <c r="AM53" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN53" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/3304188</t>
         </is>
       </c>
       <c r="AO53" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "РЕГИОНАЛЬНЫЕ ИНФОРМАЦИОННЫЕ СЕТИ"</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>5406110839</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>540501001</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>1025402475856</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
@@ -10538,51 +10538,51 @@
           <t>Организация имеет 3 лицензии Роскомнадзора (Связь) по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK54" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL54" t="inlineStr">
         <is>
           <t>Завершено 12 арбитражных дел в качестве ответчика</t>
         </is>
       </c>
       <c r="AM54" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN54" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/3304188</t>
         </is>
       </c>
       <c r="AO54" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "РЕГИОНАЛЬНЫЕ ИНФОРМАЦИОННЫЕ СЕТИ"</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>5406110839</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>540501001</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>1025402475856</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
@@ -10723,51 +10723,51 @@
           <t>Организация имеет 3 лицензии Роскомнадзора (Связь) по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK55" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL55" t="inlineStr">
         <is>
           <t>Завершено 12 арбитражных дел в качестве ответчика</t>
         </is>
       </c>
       <c r="AM55" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN55" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/3304188</t>
         </is>
       </c>
       <c r="AO55" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "РЕГИОНАЛЬНЫЕ ИНФОРМАЦИОННЫЕ СЕТИ"</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>5406110839</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>540501001</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>1025402475856</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
@@ -10908,51 +10908,51 @@
           <t>Организация имеет 3 лицензии Роскомнадзора (Связь) по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK56" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL56" t="inlineStr">
         <is>
           <t>Завершено 12 арбитражных дел в качестве ответчика</t>
         </is>
       </c>
       <c r="AM56" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN56" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/3304188</t>
         </is>
       </c>
       <c r="AO56" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "РЕГИОНАЛЬНЫЕ ИНФОРМАЦИОННЫЕ СЕТИ"</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>5406110839</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>540501001</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>1025402475856</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
@@ -11093,51 +11093,51 @@
           <t>Организация имеет 3 лицензии Роскомнадзора (Связь) по 2 видам лицензируемой деятельности.</t>
         </is>
       </c>
       <c r="AK57" t="inlineStr">
         <is>
           <t>Нет признаков банкротства</t>
         </is>
       </c>
       <c r="AL57" t="inlineStr">
         <is>
           <t>Завершено 12 арбитражных дел в качестве ответчика</t>
         </is>
       </c>
       <c r="AM57" t="inlineStr">
         <is>
           <t>ЕСТЬ РИСКИ</t>
         </is>
       </c>
       <c r="AN57" t="inlineStr">
         <is>
           <t>https://www.rusprofile.ru/id/3304188</t>
         </is>
       </c>
       <c r="AO57" t="inlineStr">
         <is>
-          <t>02.08.2026</t>
+          <t>01.10.2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>